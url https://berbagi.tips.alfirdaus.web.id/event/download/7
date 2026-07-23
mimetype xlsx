--- v0 (2026-05-23)
+++ v1 (2026-07-23)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Laporan By Abi ARif" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t xml:space="preserve">LAPORAN PEMBELIAN PERLENGKAPAN SOUND SYSTEM  </t>
   </si>
   <si>
     <t>MASJID AL FIRDAUS</t>
   </si>
   <si>
-    <t>Data s/d  23 May 26</t>
+    <t>Data s/d  23 Jul 26</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>TANGGAL</t>
   </si>
   <si>
     <t>KETERANGAN</t>
   </si>
   <si>
     <t>MASUK</t>
   </si>
   <si>
     <t>KELUAR</t>
   </si>
   <si>
     <t>SALDO</t>
   </si>
   <si>
     <t>CATATAN</t>
   </si>
   <si>
     <t>20-Feb-25</t>
   </si>